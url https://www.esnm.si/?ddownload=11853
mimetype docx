--- v0 (2025-10-06)
+++ v1 (2026-08-28)
@@ -73,51 +73,51 @@
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C624E6" w:rsidRPr="00C624E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="297E5153" w14:textId="77777777" w:rsidR="00784866" w:rsidRDefault="00784866" w:rsidP="00784866">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="284"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="00784866">
         <w:t>(Izpolni šola)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E02AEAC" w14:textId="1DCB8B36" w:rsidR="00784866" w:rsidRDefault="002626D9" w:rsidP="002626D9">
+    <w:p w14:paraId="6E02AEAC" w14:textId="7D9B9A53" w:rsidR="00784866" w:rsidRDefault="002626D9" w:rsidP="002626D9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Datum vpisa:</w:t>
       </w:r>
       <w:r w:rsidRPr="002626D9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -132,73 +132,73 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00784866" w:rsidRPr="00DF62B1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Šolsko leto:</w:t>
       </w:r>
       <w:r w:rsidR="00784866">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00784866" w:rsidRPr="002626D9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00637667">
+      <w:r w:rsidR="00024F94">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00784866" w:rsidRPr="002626D9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidR="00637667">
+      <w:r w:rsidR="00024F94">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77F3EE4C" w14:textId="28C56DD7" w:rsidR="00784866" w:rsidRPr="00E11348" w:rsidRDefault="00E11348" w:rsidP="00E11348">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9355"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E11348">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vpisni list je interni dokument, s katerim kandidati posredujejo osnovne podatke za pripravo vpisa.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9351" w:type="dxa"/>
@@ -3946,61 +3946,61 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F63DBD" w:rsidRPr="00F63DBD" w:rsidSect="00784866">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1133" w:bottom="510" w:left="1418" w:header="680" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="565C599A" w14:textId="77777777" w:rsidR="002639A4" w:rsidRDefault="002639A4" w:rsidP="00815208">
+    <w:p w14:paraId="1D2FEC8A" w14:textId="77777777" w:rsidR="009628FC" w:rsidRDefault="009628FC" w:rsidP="00815208">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3309A340" w14:textId="77777777" w:rsidR="002639A4" w:rsidRDefault="002639A4" w:rsidP="00815208">
+    <w:p w14:paraId="4A16A063" w14:textId="77777777" w:rsidR="009628FC" w:rsidRDefault="009628FC" w:rsidP="00815208">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4011,61 +4011,61 @@
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="758068FB" w14:textId="77777777" w:rsidR="002639A4" w:rsidRDefault="002639A4" w:rsidP="00815208">
+    <w:p w14:paraId="73C5DE1C" w14:textId="77777777" w:rsidR="009628FC" w:rsidRDefault="009628FC" w:rsidP="00815208">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24B16C5F" w14:textId="77777777" w:rsidR="002639A4" w:rsidRDefault="002639A4" w:rsidP="00815208">
+    <w:p w14:paraId="19A61C75" w14:textId="77777777" w:rsidR="009628FC" w:rsidRDefault="009628FC" w:rsidP="00815208">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6060780D" w14:textId="77777777" w:rsidR="00815208" w:rsidRPr="006B4B7A" w:rsidRDefault="005F7BA4" w:rsidP="00815208">
     <w:pPr>
       <w:rPr>
         <w:spacing w:val="36"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006B4B7A">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:spacing w:val="36"/>
         <w:sz w:val="28"/>
@@ -4204,51 +4204,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1083" type="#_x0000_t75" style="width:9.45pt;height:9.45pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1037" type="#_x0000_t75" style="width:9.45pt;height:9.45pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07364870"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89DA03F4"/>
     <w:lvl w:ilvl="0" w:tplc="F57C3378">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0E24EA22" w:tentative="1">
@@ -5304,50 +5304,51 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00223913"/>
     <w:rsid w:val="00020DD3"/>
+    <w:rsid w:val="00024F94"/>
     <w:rsid w:val="00061963"/>
     <w:rsid w:val="000673B1"/>
     <w:rsid w:val="00076159"/>
     <w:rsid w:val="000B2842"/>
     <w:rsid w:val="000D5ED9"/>
     <w:rsid w:val="000D63CF"/>
     <w:rsid w:val="00133E32"/>
     <w:rsid w:val="001645DD"/>
     <w:rsid w:val="001C2E44"/>
     <w:rsid w:val="001D32CE"/>
     <w:rsid w:val="0020194A"/>
     <w:rsid w:val="00223913"/>
     <w:rsid w:val="002626D9"/>
     <w:rsid w:val="002639A4"/>
     <w:rsid w:val="00266324"/>
     <w:rsid w:val="00267CD1"/>
     <w:rsid w:val="00270F15"/>
     <w:rsid w:val="002A1D2A"/>
     <w:rsid w:val="002F0000"/>
     <w:rsid w:val="003304EC"/>
     <w:rsid w:val="00377D74"/>
     <w:rsid w:val="00381F3E"/>
     <w:rsid w:val="00394A37"/>
     <w:rsid w:val="003A7999"/>
     <w:rsid w:val="003E3285"/>
@@ -5355,50 +5356,51 @@
     <w:rsid w:val="00407811"/>
     <w:rsid w:val="004439DD"/>
     <w:rsid w:val="00445804"/>
     <w:rsid w:val="004635F3"/>
     <w:rsid w:val="00467964"/>
     <w:rsid w:val="005A0C82"/>
     <w:rsid w:val="005C6EE9"/>
     <w:rsid w:val="005F7BA4"/>
     <w:rsid w:val="00625ED0"/>
     <w:rsid w:val="00637667"/>
     <w:rsid w:val="006A74CB"/>
     <w:rsid w:val="006B4B7A"/>
     <w:rsid w:val="006D4407"/>
     <w:rsid w:val="00743D69"/>
     <w:rsid w:val="00784866"/>
     <w:rsid w:val="007A4A92"/>
     <w:rsid w:val="007A6A5C"/>
     <w:rsid w:val="00815208"/>
     <w:rsid w:val="00844527"/>
     <w:rsid w:val="00847883"/>
     <w:rsid w:val="00847E3E"/>
     <w:rsid w:val="00875A77"/>
     <w:rsid w:val="00880F8A"/>
     <w:rsid w:val="009203F4"/>
     <w:rsid w:val="00921552"/>
+    <w:rsid w:val="009628FC"/>
     <w:rsid w:val="009635E6"/>
     <w:rsid w:val="00965DED"/>
     <w:rsid w:val="00974B05"/>
     <w:rsid w:val="0098773D"/>
     <w:rsid w:val="009A050C"/>
     <w:rsid w:val="009B4C5D"/>
     <w:rsid w:val="009C321F"/>
     <w:rsid w:val="00A158BE"/>
     <w:rsid w:val="00A50091"/>
     <w:rsid w:val="00A51E52"/>
     <w:rsid w:val="00A8151A"/>
     <w:rsid w:val="00A83CA4"/>
     <w:rsid w:val="00AD1FB0"/>
     <w:rsid w:val="00AE3D42"/>
     <w:rsid w:val="00AF7C29"/>
     <w:rsid w:val="00B4232C"/>
     <w:rsid w:val="00B7179A"/>
     <w:rsid w:val="00B82F1A"/>
     <w:rsid w:val="00BA017F"/>
     <w:rsid w:val="00C624E6"/>
     <w:rsid w:val="00CA2E72"/>
     <w:rsid w:val="00CB0E9F"/>
     <w:rsid w:val="00CE4785"/>
     <w:rsid w:val="00D50FC3"/>
     <w:rsid w:val="00D52A89"/>